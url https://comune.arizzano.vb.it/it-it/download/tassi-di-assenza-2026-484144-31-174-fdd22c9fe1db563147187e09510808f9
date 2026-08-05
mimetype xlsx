--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1,83 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\SERVIZIO GESTIONE RISORSE UMANE\Assenze personale\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C12EDC13-EED4-4B9D-85BC-C3375C15AD3A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{572A2CBE-7C0B-4D52-8091-F1F0FC479028}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{103041B0-46D8-4DD0-9B00-42F0BF3A7A39}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{103041B0-46D8-4DD0-9B00-42F0BF3A7A39}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C5" i="1" l="1"/>
+  <c r="D5" i="1" l="1"/>
+  <c r="D6" i="1"/>
+  <c r="D4" i="1"/>
+  <c r="D3" i="1"/>
+  <c r="D7" i="1"/>
+  <c r="D2" i="1"/>
+  <c r="C5" i="1"/>
   <c r="C6" i="1"/>
   <c r="C4" i="1"/>
   <c r="C3" i="1"/>
   <c r="C2" i="1"/>
   <c r="C7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>UNITA' ORGANIZZATIVA</t>
   </si>
   <si>
     <t>Servizio Demografici</t>
   </si>
   <si>
     <t>Servizio Segreteria / Tributi</t>
   </si>
   <si>
     <t>Servizio Finanziario</t>
   </si>
   <si>
     <t>Servizio Polizia Locale</t>
   </si>
@@ -122,57 +128,54 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Percentuale" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -463,175 +466,193 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC12B76D-2DCF-4935-8E80-FB9BF5F70D8A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="50.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="49.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>11</v>
       </c>
       <c r="C1" t="s">
         <v>7</v>
       </c>
       <c r="D1" t="s">
         <v>8</v>
       </c>
       <c r="E1" t="s">
         <v>9</v>
       </c>
       <c r="F1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2">
         <v>1</v>
       </c>
-      <c r="C2" s="4">
+      <c r="C2" s="3">
         <f>(((4+6+0))*100)/((20+20+22))/100</f>
         <v>0.16129032258064516</v>
       </c>
-      <c r="D2" s="2"/>
+      <c r="D2" s="3">
+        <f>(((3+2+4))*100)/((21+20+21))/100</f>
+        <v>0.14516129032258063</v>
+      </c>
       <c r="E2" s="2"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2</v>
       </c>
-      <c r="C3" s="4">
+      <c r="C3" s="3">
         <f>(((1+2+3)+(3+1+2))*100)/((20+20+22)*2)/100</f>
         <v>9.6774193548387094E-2</v>
       </c>
-      <c r="D3" s="3"/>
+      <c r="D3" s="3">
+        <f>(((3+2+3)+(1+2+8))*100)/((21+20+21)*2)/100</f>
+        <v>0.15322580645161291</v>
+      </c>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
     </row>
     <row r="4" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
-      <c r="C4" s="4">
+      <c r="C4" s="3">
         <f>(((1+1+0))*100)/((20+20+22))/100</f>
         <v>3.2258064516129031E-2</v>
       </c>
-      <c r="D4" s="1"/>
+      <c r="D4" s="3">
+        <f>(((2+5+6))*100)/((21+20+21))/100</f>
+        <v>0.20967741935483872</v>
+      </c>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
     </row>
     <row r="5" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5">
         <v>1</v>
       </c>
-      <c r="C5" s="4">
+      <c r="C5" s="3">
         <f>(((2+2+0))*100)/((20+20+22))/100</f>
         <v>6.4516129032258063E-2</v>
       </c>
-      <c r="D5" s="1"/>
+      <c r="D5" s="3">
+        <f>(((1+1+12))*100)/((21+20+21))/100</f>
+        <v>0.22580645161290325</v>
+      </c>
       <c r="E5" s="2"/>
       <c r="F5" s="1"/>
     </row>
     <row r="6" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>5</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
-      <c r="C6" s="4">
+      <c r="C6" s="3">
         <f>(((2+4+3)+(3+2+0))*100)/((20+20+22)*2)/100</f>
         <v>0.11290322580645162</v>
       </c>
-      <c r="D6" s="1"/>
+      <c r="D6" s="3">
+        <f>(((5+1+1)+(2+2+1))*100)/((21+20+21)*2)/100</f>
+        <v>9.6774193548387094E-2</v>
+      </c>
       <c r="E6" s="2"/>
       <c r="F6" s="1"/>
     </row>
     <row r="7" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7">
         <v>1</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C7" s="3">
         <f>(((6+2+1))*100)/((20+20+22))/100</f>
         <v>0.14516129032258063</v>
       </c>
-      <c r="D7" s="1"/>
+      <c r="D7" s="3">
+        <f>(((3+5+2))*100)/((21+20+21))/100</f>
+        <v>0.16129032258064516</v>
+      </c>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="bfs0D8aaz8l/Spcxg9F3k5QGYSO8NSVsZOwc9CF88Ovh8KhC1mTAXqapDxrX7YlmqV4afRGKpMA/q4aK7/liNA==" saltValue="Cvz52HkdgkwmVUi+ilQs6Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="sOc4E77aHmWULHurG2DBfOAjM/ncCic1cPRUhjLhI7cqJT6618V3AGOsgy68fEQ2vmCh1AP5xtJZ3cuvWvAs/g==" saltValue="CmZjA1xzUyK9JFoMfkHreA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Foglio1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>