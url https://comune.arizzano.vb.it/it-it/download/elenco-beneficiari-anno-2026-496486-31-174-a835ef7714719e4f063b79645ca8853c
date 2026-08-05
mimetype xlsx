--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Segretario Manini\MODULISTICA\Contributi e Vantaggi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Pubblicazioni AT\PUBBLICAZIONI AMM TRASP\12.SOVVENZIONI, CONTRIBUTI, SUSSIDI, VANTAGGI ECONOMICI\Criteri e modalità\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1F3A1C07-28D1-44AA-8E25-D40170BDBD96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AD256B9-9112-45D8-A273-D7BACFAF2C1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28875" yWindow="30" windowWidth="28725" windowHeight="15450" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="46">
   <si>
     <t>DELIBERA</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>Del</t>
   </si>
   <si>
     <t>OGGETTO</t>
   </si>
   <si>
     <t>CONTRIBUTO</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>EURO</t>
   </si>
   <si>
@@ -159,50 +159,53 @@
     <t>CONCESSIONE PATROCINIO E AUTORIZZAZIONE ALL'UTILIZZO AREA COMUNALE DENOMINATA "PARCO ROSA" PER EVENTO 23 MAGGIO 2026 AL CIRCOLO APS BORELLA IVO DI CISSANO DI ARIZZANO.</t>
   </si>
   <si>
     <t>CONCESSIONE PATROCINIO E AUTORIZZAZIONE ALL'UTILIZZO SALA POLIVALENTE DENOMINATA "DANILO CAVALLI" PER EVENTO 19 GUGNO 2026 ALL'ASSOCIAZIONE GRUPPO ALPINI DI ARIZZANO.</t>
   </si>
   <si>
     <t>Gruppo Alpini di Arizzano e …omissis…</t>
   </si>
   <si>
     <t>CONCESSIONE AUTORIZZAZIONE ALL'UTILIZZO PIAZZA DELLE NOCI E SALA POLIVALENTE COMUNALE DENOMINATA "DANILO CAVALLI" PER EVENTO DEL 28 MAGGIO 2026 ALL'ASSOCIAZIONE AMAMUSICA DI ARIZZANO.</t>
   </si>
   <si>
     <t>Associazione "Amamusica" di Arizzano</t>
   </si>
   <si>
     <t>CONCESSIONE PATROCINIO ALL'ISTITUTO COMPRENSIVO ALTO VERBANO PER INCONTRO CON I GENITORI "MA COSA TI DICE IL CERVELLO" DEL 15 GIUGNO 2026.</t>
   </si>
   <si>
     <t xml:space="preserve">Istituto Comprensivo Alto Verbano </t>
   </si>
   <si>
     <t>CONCESSIONE PATROCINIO ALL'ISTITUTO COMPRENSIVO ALTO VERBANO PER SERATA CON CENA E ATTIVITA' RICREATIVE PER LA CLASSE 5^ DELLA SCUOLA PRIMARIA DEL 8 GIUGNO 2026.</t>
   </si>
   <si>
     <t>CONCESSIONE PATROCINIO E AUTORIZZAZIONE ALL'UTILIZZO AREA DENOMINATA "PARCO ROSA" PER EVENTO 27 GIUGNO 2026 AL CIRCOLO APS BORELLA IVO DI CISSANO DI ARIZZANO.</t>
+  </si>
+  <si>
+    <t>CONCESSIONE PATROCINIO E AUTORIZZAZIONE ALL'UTILIZZO AREA DENOMINATA "PARCO ROSA" PER EVENTO 18 LUGLIO 2026 AL CIRCOLO APS BORELLA IVO DI CISSANO DI ARIZZANO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-&quot;€&quot;\ * #,##0.00_-;\-&quot;€&quot;\ * #,##0.00_-;_-&quot;€&quot;\ * &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -672,52 +675,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N83"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29:N29"/>
+    <sheetView tabSelected="1" topLeftCell="A27" workbookViewId="0">
+      <selection activeCell="N30" sqref="N30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="26.42578125" style="2" customWidth="1"/>
     <col min="5" max="6" width="5.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="5.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
@@ -1440,64 +1443,82 @@
       </c>
       <c r="D29" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="9"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8" t="s">
         <v>20</v>
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="8"/>
       <c r="L29" s="8" t="s">
         <v>20</v>
       </c>
       <c r="M29" s="8" t="s">
         <v>20</v>
       </c>
       <c r="N29" s="8"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E30" s="5"/>
+    <row r="30" spans="1:14" ht="126" x14ac:dyDescent="0.25">
+      <c r="A30" s="5">
+        <v>61</v>
+      </c>
+      <c r="B30" s="7">
+        <v>46211</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>20</v>
+      </c>
       <c r="F30" s="5"/>
       <c r="G30" s="6"/>
       <c r="H30" s="5"/>
-      <c r="I30" s="5"/>
-      <c r="J30" s="6"/>
+      <c r="I30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="6">
+        <v>0</v>
+      </c>
       <c r="K30" s="5"/>
-      <c r="L30" s="5"/>
-      <c r="M30" s="5"/>
+      <c r="L30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>20</v>
+      </c>
       <c r="N30" s="5"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="5"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="6"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="6"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>